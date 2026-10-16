--- v0 (2025-10-07)
+++ v1 (2026-10-16)
@@ -1,62 +1,63 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="187" w:rightFromText="187" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="387"/>
         <w:tblOverlap w:val="never"/>
         <w:bidiVisual/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:insideH w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="12" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9076"/>
       </w:tblGrid>
       <w:tr w:rsidR="0002739F" w:rsidRPr="00D14B7A" w14:paraId="74BDE23F" w14:textId="77777777" w:rsidTr="006E0733">
         <w:trPr>
           <w:trHeight w:val="1413"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9076" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -669,216 +670,230 @@
             <w:tblPr>
               <w:tblW w:w="8083" w:type="dxa"/>
               <w:tblInd w:w="1129" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="2123"/>
               <w:gridCol w:w="5960"/>
             </w:tblGrid>
             <w:tr w:rsidR="0080155B" w14:paraId="02633EF5" w14:textId="1F53613D" w:rsidTr="0080155B">
               <w:trPr>
                 <w:trHeight w:val="432"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2123" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="44184B94" w14:textId="53BBE2D4" w:rsidR="0080155B" w:rsidRPr="007B74CC" w:rsidRDefault="0080155B" w:rsidP="00F0518C">
+                <w:p w14:paraId="44184B94" w14:textId="53BBE2D4" w:rsidR="0080155B" w:rsidRPr="007B74CC" w:rsidRDefault="0080155B" w:rsidP="00895877">
                   <w:pPr>
                     <w:pStyle w:val="Affiliation"/>
                     <w:framePr w:wrap="around" w:y="230"/>
                     <w:spacing w:before="60"/>
                     <w:ind w:left="40"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                       <w:i/>
                       <w:iCs/>
                       <w:sz w:val="17"/>
                       <w:szCs w:val="17"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="007B74CC">
                     <w:rPr>
                       <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                       <w:i/>
                       <w:iCs/>
                       <w:sz w:val="17"/>
                       <w:szCs w:val="17"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Received: </w:t>
                   </w:r>
                   <w:r w:rsidR="009E64BB">
                     <w:rPr>
                       <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                       <w:i/>
                       <w:iCs/>
                       <w:sz w:val="17"/>
                       <w:szCs w:val="17"/>
                     </w:rPr>
                     <w:t>-----</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="5B09DF5E" w14:textId="77777777" w:rsidR="009E64BB" w:rsidRDefault="0080155B" w:rsidP="00F0518C">
+                <w:p w14:paraId="5B09DF5E" w14:textId="77777777" w:rsidR="009E64BB" w:rsidRDefault="0080155B" w:rsidP="00895877">
                   <w:pPr>
                     <w:pStyle w:val="Affiliation"/>
                     <w:framePr w:wrap="around" w:y="230"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                       <w:i/>
                       <w:iCs/>
                       <w:sz w:val="17"/>
                       <w:szCs w:val="17"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="007B74CC">
                     <w:rPr>
                       <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                       <w:i/>
                       <w:iCs/>
                       <w:sz w:val="17"/>
                       <w:szCs w:val="17"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Revised: </w:t>
                   </w:r>
                   <w:r w:rsidR="009E64BB">
                     <w:rPr>
                       <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                       <w:i/>
                       <w:iCs/>
                       <w:sz w:val="17"/>
                       <w:szCs w:val="17"/>
                     </w:rPr>
                     <w:t>-----</w:t>
                   </w:r>
                   <w:r w:rsidRPr="007B74CC">
                     <w:rPr>
                       <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                       <w:i/>
                       <w:iCs/>
                       <w:sz w:val="17"/>
                       <w:szCs w:val="17"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="4075CDC1" w14:textId="34B33BCC" w:rsidR="0080155B" w:rsidRPr="0080155B" w:rsidRDefault="0080155B" w:rsidP="00F0518C">
+                <w:p w14:paraId="4075CDC1" w14:textId="34B33BCC" w:rsidR="0080155B" w:rsidRPr="0080155B" w:rsidRDefault="0080155B" w:rsidP="00895877">
                   <w:pPr>
                     <w:pStyle w:val="Affiliation"/>
                     <w:framePr w:wrap="around" w:y="230"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                       <w:i/>
                       <w:iCs/>
                       <w:sz w:val="17"/>
                       <w:szCs w:val="17"/>
                     </w:rPr>
                   </w:pPr>
                   <w:proofErr w:type="gramStart"/>
                   <w:r w:rsidRPr="007B74CC">
                     <w:rPr>
                       <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                       <w:i/>
                       <w:iCs/>
                       <w:sz w:val="17"/>
                       <w:szCs w:val="17"/>
                     </w:rPr>
                     <w:t>Accepted:</w:t>
                   </w:r>
                   <w:r w:rsidR="009E64BB">
                     <w:rPr>
                       <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                       <w:i/>
                       <w:iCs/>
                       <w:sz w:val="17"/>
                       <w:szCs w:val="17"/>
                     </w:rPr>
                     <w:t>---</w:t>
                   </w:r>
                   <w:proofErr w:type="gramEnd"/>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="5960" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="5CC61862" w14:textId="2DF5AEB7" w:rsidR="0080155B" w:rsidRPr="0080155B" w:rsidRDefault="0080155B" w:rsidP="00F0518C">
+                <w:p w14:paraId="5CC61862" w14:textId="2DF5AEB7" w:rsidR="0080155B" w:rsidRPr="0080155B" w:rsidRDefault="0080155B" w:rsidP="00895877">
                   <w:pPr>
                     <w:pStyle w:val="Affiliation"/>
                     <w:framePr w:wrap="around" w:y="230"/>
                     <w:spacing w:before="60"/>
                     <w:ind w:left="40"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00813E9C">
                     <w:rPr>
                       <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                     </w:rPr>
                     <w:t xml:space="preserve">LastName, </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                     </w:rPr>
                     <w:t>Initial First Name</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00813E9C">
                     <w:rPr>
                       <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                     </w:rPr>
                     <w:t xml:space="preserve">., </w:t>
                   </w:r>
                   <w:proofErr w:type="gramStart"/>
                   <w:r w:rsidRPr="00813E9C">
                     <w:rPr>
                       <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                     </w:rPr>
-                    <w:t>&amp;  LastName</w:t>
-[...6 lines deleted...]
-                    <w:t xml:space="preserve">, </w:t>
+                    <w:t xml:space="preserve">&amp;  LastName, </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                     </w:rPr>
-                    <w:t xml:space="preserve"> Initial First Name . (Date). Paper Title.</w:t>
+                    <w:t xml:space="preserve"> Initial</w:t>
+                  </w:r>
+                  <w:proofErr w:type="gramEnd"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> First </w:t>
+                  </w:r>
+                  <w:proofErr w:type="gramStart"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                    </w:rPr>
+                    <w:t>Name .</w:t>
+                  </w:r>
+                  <w:proofErr w:type="gramEnd"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> (Date). Paper Title.</w:t>
                   </w:r>
                   <w:r w:rsidR="00C126BF">
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r w:rsidR="00232AE6" w:rsidRPr="00232AE6">
                     <w:rPr>
                       <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                       <w:i/>
                       <w:iCs/>
                     </w:rPr>
                     <w:t>International Journal of Researches on Civil Engineering with Artificial Intelligence</w:t>
                   </w:r>
                   <w:r w:rsidR="00C126BF">
                     <w:rPr>
                       <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                       <w:i/>
                       <w:iCs/>
                     </w:rPr>
                     <w:t>,</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00DC7BAD">
                     <w:rPr>
                       <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                       <w:i/>
                       <w:iCs/>
@@ -1131,63 +1146,76 @@
       </w:r>
       <w:r w:rsidRPr="00D14B7A">
         <w:t xml:space="preserve"> font, </w:t>
       </w:r>
       <w:r w:rsidR="00865519" w:rsidRPr="00D14B7A">
         <w:t xml:space="preserve">left side </w:t>
       </w:r>
       <w:r w:rsidRPr="00D14B7A">
         <w:t>on the top of the paper. The first letter of every word in the title should be capitalized. The authors’ names, following the title, must be written in</w:t>
       </w:r>
       <w:r w:rsidR="00F738EB" w:rsidRPr="00D14B7A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00DB4D15" w:rsidRPr="00D14B7A">
         <w:t xml:space="preserve">Garamond </w:t>
       </w:r>
       <w:r w:rsidR="00DB4D15">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D14B7A">
         <w:t>bold</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00D14B7A">
-        <w:t xml:space="preserve"> 1</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D14B7A">
+        <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00D800DD" w:rsidRPr="00D14B7A">
         <w:t>0</w:t>
       </w:r>
       <w:r w:rsidRPr="00D14B7A">
-        <w:t xml:space="preserve"> point font and their affiliations must be written in </w:t>
+        <w:t xml:space="preserve"> point</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D14B7A">
+        <w:t xml:space="preserve"> font and their affiliations must be written in </w:t>
       </w:r>
       <w:r w:rsidR="00D800DD" w:rsidRPr="00D14B7A">
         <w:t xml:space="preserve">Garamond </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00D14B7A">
-        <w:t>9 point font.</w:t>
+        <w:t>9 point</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D14B7A">
+        <w:t xml:space="preserve"> font.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F22CDB8" w14:textId="68F120A9" w:rsidR="001103A1" w:rsidRPr="00D14B7A" w:rsidRDefault="001103A1" w:rsidP="00426704">
       <w:pPr>
         <w:pStyle w:val="BODY0"/>
       </w:pPr>
       <w:r w:rsidRPr="00D14B7A">
         <w:t xml:space="preserve">All major headings are flushed with the left margin in </w:t>
       </w:r>
       <w:r w:rsidR="00D800DD" w:rsidRPr="00D14B7A">
         <w:t>Garamond</w:t>
       </w:r>
       <w:r w:rsidRPr="00D14B7A">
         <w:t>. Headings 1 are capitalized, bold and in 1</w:t>
       </w:r>
       <w:r w:rsidR="008D351F" w:rsidRPr="00D14B7A">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00D14B7A">
         <w:t xml:space="preserve"> fonts. Do not put a period after the text of the heading. Headings 2 are capitalized, bold</w:t>
       </w:r>
       <w:r w:rsidR="00D800DD" w:rsidRPr="00D14B7A">
@@ -2083,51 +2111,51 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:object w:dxaOrig="3480" w:dyaOrig="1320" w14:anchorId="3888342F">
                 <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
                   <v:stroke joinstyle="miter"/>
                   <v:formulas>
                     <v:f eqn="if lineDrawn pixelLineWidth 0"/>
                     <v:f eqn="sum @0 1 0"/>
                     <v:f eqn="sum 0 0 @1"/>
                     <v:f eqn="prod @2 1 2"/>
                     <v:f eqn="prod @3 21600 pixelWidth"/>
                     <v:f eqn="prod @3 21600 pixelHeight"/>
                     <v:f eqn="sum @0 0 1"/>
                     <v:f eqn="prod @6 1 2"/>
                     <v:f eqn="prod @7 21600 pixelWidth"/>
                     <v:f eqn="sum @8 21600 0"/>
                     <v:f eqn="prod @7 21600 pixelHeight"/>
                     <v:f eqn="sum @10 21600 0"/>
                   </v:formulas>
                   <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
                   <o:lock v:ext="edit" aspectratio="t"/>
                 </v:shapetype>
                 <v:shape id="_x0000_i1025" type="#_x0000_t75" alt="" style="width:174pt;height:66pt;mso-width-percent:0;mso-height-percent:0;mso-width-percent:0;mso-height-percent:0" o:ole="">
                   <v:imagedata r:id="rId11" o:title=""/>
                 </v:shape>
-                <o:OLEObject Type="Embed" ProgID="Equation.DSMT4" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1816860411" r:id="rId12"/>
+                <o:OLEObject Type="Embed" ProgID="Equation.DSMT4" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1853574767" r:id="rId12"/>
               </w:object>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1FCACAE2" w14:textId="77777777" w:rsidR="008A6FE0" w:rsidRPr="00D14B7A" w:rsidRDefault="008A6FE0" w:rsidP="008A6FE0">
             <w:pPr>
               <w:bidi w:val="0"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Adobe Garamond Pro"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D14B7A">
               <w:rPr>
                 <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cs="Adobe Garamond Pro"/>
@@ -2147,54 +2175,54 @@
       <w:pPr>
         <w:pStyle w:val="BODY0"/>
       </w:pPr>
       <w:r w:rsidRPr="00D14B7A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00FC1F0A" w:rsidRPr="00D14B7A">
         <w:t>Where</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00FC1F0A" w:rsidRPr="00D14B7A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="707AD7F3" w14:textId="4C57E48B" w:rsidR="00FC1F0A" w:rsidRPr="00D14B7A" w:rsidRDefault="00AB10AC" w:rsidP="003D43AD">
       <w:pPr>
         <w:pStyle w:val="BODY0"/>
       </w:pPr>
       <w:r w:rsidRPr="00DC3180">
         <w:rPr>
           <w:noProof/>
           <w:position w:val="-8"/>
         </w:rPr>
         <w:object w:dxaOrig="1260" w:dyaOrig="260" w14:anchorId="2F38B3EA">
-          <v:shape id="_x0000_i1026" type="#_x0000_t75" alt="" style="width:63pt;height:13.2pt;mso-width-percent:0;mso-height-percent:0;mso-width-percent:0;mso-height-percent:0" o:ole="">
+          <v:shape id="_x0000_i1026" type="#_x0000_t75" alt="" style="width:63pt;height:13.1pt;mso-width-percent:0;mso-height-percent:0;mso-width-percent:0;mso-height-percent:0" o:ole="">
             <v:imagedata r:id="rId13" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Equation.DSMT4" ShapeID="_x0000_i1026" DrawAspect="Content" ObjectID="_1816860412" r:id="rId14"/>
+          <o:OLEObject Type="Embed" ProgID="Equation.DSMT4" ShapeID="_x0000_i1026" DrawAspect="Content" ObjectID="_1853574768" r:id="rId14"/>
         </w:object>
       </w:r>
       <w:r w:rsidR="00FC1F0A" w:rsidRPr="00D14B7A">
         <w:t>, and b is a number greater than 1.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33BB6796" w14:textId="563FC147" w:rsidR="00FC1F0A" w:rsidRPr="00D14B7A" w:rsidRDefault="00FC1F0A" w:rsidP="001812AF">
       <w:pPr>
         <w:pStyle w:val="BODY0"/>
       </w:pPr>
       <w:r w:rsidRPr="00D14B7A">
         <w:t xml:space="preserve">Be sure that the symbols in your equation have been defined before the equation appears or immediately following. Each equation </w:t>
       </w:r>
       <w:r w:rsidR="001812AF" w:rsidRPr="00D14B7A">
         <w:t>should</w:t>
       </w:r>
       <w:r w:rsidRPr="00D14B7A">
         <w:t xml:space="preserve"> be written by </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00C40F9F" w:rsidRPr="00D14B7A">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>MathType</w:t>
@@ -2876,88 +2904,67 @@
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">Reference to a </w:t>
       </w:r>
       <w:r w:rsidR="00CC3005" w:rsidRPr="00D14B7A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Conference Proceeding</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C36913F" w14:textId="006BBE2C" w:rsidR="00FC1F0A" w:rsidRPr="00E92783" w:rsidRDefault="00C95EFA" w:rsidP="00E92783">
       <w:pPr>
         <w:pStyle w:val="Reference"/>
         <w:ind w:left="1134" w:hanging="283"/>
       </w:pPr>
       <w:r w:rsidRPr="00E92783">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00FC1F0A" w:rsidRPr="00E92783">
-        <w:t>Hakani</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> Raj, A. (2010, May). Development of an intelligent </w:t>
+        <w:t xml:space="preserve">Hakani Raj, A. (2010, May). Development of an intelligent </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00FC1F0A" w:rsidRPr="00E92783">
         <w:t>sensor based</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00FC1F0A" w:rsidRPr="00E92783">
         <w:t xml:space="preserve"> inspection robot for closed environment. </w:t>
       </w:r>
       <w:r w:rsidR="00FC1F0A" w:rsidRPr="00E92783">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Proceedings of the 2015 5th </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> University international conference on engineering (</w:t>
+        <w:t>Proceedings of the 2015 5th Nirma University international conference on engineering (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00FC1F0A" w:rsidRPr="00E92783">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>NUiCONE</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00FC1F0A" w:rsidRPr="00E92783">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00FC1F0A" w:rsidRPr="00E92783">
         <w:t xml:space="preserve"> (pp. 1-6). IEEE. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="546F0B35" w14:textId="0CF1672F" w:rsidR="00FC1F0A" w:rsidRPr="00D14B7A" w:rsidRDefault="00FC1F0A" w:rsidP="00E95D32">
       <w:pPr>
         <w:pStyle w:val="BODY0"/>
         <w:spacing w:after="0"/>
@@ -3150,485 +3157,488 @@
       <w:pPr>
         <w:pStyle w:val="BODY0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="125A3C31" w14:textId="77777777" w:rsidR="006173C9" w:rsidRDefault="006173C9" w:rsidP="00395642">
       <w:pPr>
         <w:pStyle w:val="BODY0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="37B33E9E" w14:textId="77777777" w:rsidR="006173C9" w:rsidRDefault="006173C9" w:rsidP="00395642">
       <w:pPr>
         <w:pStyle w:val="BODY0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="67D02E51" w14:textId="77777777" w:rsidR="006173C9" w:rsidRPr="00D14B7A" w:rsidRDefault="006173C9" w:rsidP="00706433">
       <w:pPr>
         <w:pStyle w:val="BODY0"/>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="006173C9" w:rsidRPr="00D14B7A" w:rsidSect="006A046A">
       <w:headerReference w:type="even" r:id="rId22"/>
       <w:headerReference w:type="default" r:id="rId23"/>
       <w:footerReference w:type="even" r:id="rId24"/>
       <w:footerReference w:type="default" r:id="rId25"/>
-      <w:footerReference w:type="first" r:id="rId26"/>
+      <w:headerReference w:type="first" r:id="rId26"/>
+      <w:footerReference w:type="first" r:id="rId27"/>
       <w:footnotePr>
         <w:numRestart w:val="eachPage"/>
       </w:footnotePr>
       <w:pgSz w:w="11909" w:h="16834" w:code="9"/>
       <w:pgMar w:top="1021" w:right="737" w:bottom="1021" w:left="737" w:header="850" w:footer="624" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="68E0D2E7" w14:textId="77777777" w:rsidR="00056B93" w:rsidRPr="00FE73CA" w:rsidRDefault="00056B93" w:rsidP="00FA44F9">
+    <w:p w14:paraId="7A681914" w14:textId="77777777" w:rsidR="00296876" w:rsidRPr="00FE73CA" w:rsidRDefault="00296876" w:rsidP="00FA44F9">
       <w:r w:rsidRPr="00FE73CA">
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="096A3819" w14:textId="77777777" w:rsidR="00056B93" w:rsidRPr="00FE73CA" w:rsidRDefault="00056B93" w:rsidP="00FA44F9">
+    <w:p w14:paraId="6EC21CDA" w14:textId="77777777" w:rsidR="00296876" w:rsidRPr="00FE73CA" w:rsidRDefault="00296876" w:rsidP="00FA44F9">
       <w:r w:rsidRPr="00FE73CA">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="7B778294" w14:textId="77777777" w:rsidR="00056B93" w:rsidRDefault="00056B93">
+    <w:p w14:paraId="66F9061D" w14:textId="77777777" w:rsidR="00296876" w:rsidRDefault="00296876">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Zar">
-    <w:altName w:val="Courier New"/>
+    <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00002000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
+    <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="B Nazanin">
+    <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="IRLotus">
-    <w:altName w:val="Times New Roman"/>
+    <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Adobe Gurmukhi">
-    <w:altName w:val="Courier New"/>
+    <w:altName w:val="Nirmala UI"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00020003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="XB Kayhan">
-    <w:altName w:val="Times New Roman"/>
+    <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000051" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="PMingLiU">
-    <w:altName w:val="新細明體"/>
     <w:panose1 w:val="02010601000101010101"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="B Lotus">
-    <w:altName w:val="Arial"/>
+    <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="IRTitr">
     <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="IRNazanin">
     <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="21002A87" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="B Compset">
+    <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman Bold">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="2  Mitra">
+    <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Palatino Linotype">
     <w:panose1 w:val="02040502050505030304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000287" w:usb1="40000013" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Nazanin">
+    <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00002001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
+    <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lotus">
+    <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Burlak">
     <w:charset w:val="00"/>
     <w:family w:val="script"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000203" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000005" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="B Zar">
+    <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="B Titr">
+    <w:panose1 w:val="00000700000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Thames New">
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Mitra">
+    <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00002001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
+    <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="B Mitra">
+    <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Adobe Garamond Pro Bold">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000007" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Perpetua">
-    <w:panose1 w:val="02020502060401020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Eras Bold ITC">
-    <w:panose1 w:val="020B0907030504020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="B Kamran Outline">
+    <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TT6F0Ao00">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00002000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Adobe Devanagari">
     <w:altName w:val="Kokila"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Adobe Garamond Pro">
-    <w:altName w:val="Georgia"/>
+    <w:altName w:val="Garamond"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000007" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Book Antiqua">
     <w:panose1 w:val="02040602050305030304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2CB0AAC9" w14:textId="2DACC4AD" w:rsidR="00E116FE" w:rsidRPr="00C91519" w:rsidRDefault="00E116FE" w:rsidP="007B74CC">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:spacing w:before="100" w:afterAutospacing="0"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:sz w:val="24"/>
         <w:szCs w:val="25"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6DD70B4B" w14:textId="410E764D" w:rsidR="00E116FE" w:rsidRPr="00C91519" w:rsidRDefault="00E116FE" w:rsidP="00C62754">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:spacing w:before="100" w:after="120" w:afterAutospacing="0"/>
       <w:rPr>
         <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2F50F4AC" w14:textId="51891BE8" w:rsidR="009F36F0" w:rsidRPr="00E86428" w:rsidRDefault="00C62754" w:rsidP="00C62754">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:bidi w:val="0"/>
       <w:spacing w:before="240" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
       <w:ind w:left="426" w:right="427"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
         <w:color w:val="auto"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:bidi="fa-IR"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00E86428">
       <w:rPr>
         <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251800576" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3375412C" wp14:editId="068A3C29">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251800576" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3375412C" wp14:editId="255221C1">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:posOffset>327158</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>165100</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="142240" cy="143510"/>
           <wp:effectExtent l="0" t="0" r="0" b="8890"/>
           <wp:wrapNone/>
-          <wp:docPr id="11" name="Picture 11" descr="C:\Users\imeni\Desktop\ایکون ایمیل2.png">
-[...1 lines deleted...]
-          </wp:docPr>
+          <wp:docPr id="11" name="Picture 11" descr="C:\Users\imeni\Desktop\ایکون ایمیل2.png"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="7" name="Picture 7" descr="C:\Users\imeni\Desktop\ایکون ایمیل2.png">
-[...1 lines deleted...]
-                  </pic:cNvPr>
+                  <pic:cNvPr id="11" name="Picture 11" descr="C:\Users\imeni\Desktop\ایکون ایمیل2.png"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId2" cstate="print">
+                  <a:blip r:embed="rId1" cstate="print">
                     <a:duotone>
                       <a:schemeClr val="accent3">
                         <a:shade val="45000"/>
                         <a:satMod val="135000"/>
                       </a:schemeClr>
                       <a:prstClr val="white"/>
                     </a:duotone>
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="142240" cy="143510"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
@@ -3742,51 +3752,51 @@
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251801600" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="479D0E07" wp14:editId="327B4478">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>318770</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>5715</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="153670" cy="153670"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="12" name="Picture 12"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="55" name="DOI_logo.svg.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId3" cstate="print">
+                  <a:blip r:embed="rId2" cstate="print">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="153670" cy="153670"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
@@ -3860,51 +3870,51 @@
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251802624" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="554358CA" wp14:editId="7AEDC846">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:posOffset>318770</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>74818</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="330835" cy="165100"/>
           <wp:effectExtent l="0" t="0" r="0" b="6350"/>
           <wp:wrapNone/>
           <wp:docPr id="15" name="Picture 15"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="63" name="cc-by.png"/>
                   <pic:cNvPicPr preferRelativeResize="0"/>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId4" cstate="print">
+                  <a:blip r:embed="rId3" cstate="print">
                     <a:duotone>
                       <a:prstClr val="black"/>
                       <a:schemeClr val="accent3">
                         <a:tint val="45000"/>
                         <a:satMod val="400000"/>
                       </a:schemeClr>
                     </a:duotone>
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="330835" cy="165100"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
@@ -3943,76 +3953,76 @@
       <w:t xml:space="preserve">. </w:t>
     </w:r>
     <w:proofErr w:type="gramStart"/>
     <w:r w:rsidR="000E04F6" w:rsidRPr="00E531BF">
       <w:rPr>
         <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>This  article</w:t>
     </w:r>
     <w:proofErr w:type="gramEnd"/>
     <w:r w:rsidR="000E04F6" w:rsidRPr="00E531BF">
       <w:rPr>
         <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> is an open access article distributed under the terms and conditions of the Creative Commons Attribution (CC BY) license (http://creativecommons.org/licenses/by/4.0).</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="34AE8581" w14:textId="77777777" w:rsidR="00056B93" w:rsidRPr="00FE73CA" w:rsidRDefault="00056B93" w:rsidP="00FA44F9">
+    <w:p w14:paraId="3818C45A" w14:textId="77777777" w:rsidR="00296876" w:rsidRPr="00FE73CA" w:rsidRDefault="00296876" w:rsidP="00FA44F9">
       <w:pPr>
         <w:bidi w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00FE73CA">
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2D56E8E4" w14:textId="77777777" w:rsidR="00056B93" w:rsidRPr="00FE73CA" w:rsidRDefault="00056B93" w:rsidP="00FA44F9">
+    <w:p w14:paraId="6B7D085F" w14:textId="77777777" w:rsidR="00296876" w:rsidRPr="00FE73CA" w:rsidRDefault="00296876" w:rsidP="00FA44F9">
       <w:r w:rsidRPr="00FE73CA">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="4E90E23A" w14:textId="77777777" w:rsidR="00056B93" w:rsidRPr="00FE73CA" w:rsidRDefault="00056B93" w:rsidP="00FA44F9"/>
+    <w:p w14:paraId="297BA413" w14:textId="77777777" w:rsidR="00296876" w:rsidRPr="00FE73CA" w:rsidRDefault="00296876" w:rsidP="00FA44F9"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rtl/>
       </w:rPr>
       <w:id w:val="-1200926988"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
       <w:p w14:paraId="30B67E5E" w14:textId="01707402" w:rsidR="00731FEA" w:rsidRDefault="00731FEA" w:rsidP="00C1356F">
         <w:pPr>
           <w:pStyle w:val="Header"/>
           <w:framePr w:w="1308" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="text" w:hAnchor="page" w:x="9827" w:y="2"/>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00C1356F">
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
             <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorBidi"/>
@@ -4169,51 +4179,51 @@
         <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>t</w:t>
     </w:r>
     <w:r w:rsidR="00FF649C" w:rsidRPr="00C1356F">
       <w:rPr>
         <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>itle</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rtl/>
       </w:rPr>
       <w:id w:val="-2085369241"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
       <w:p w14:paraId="34E26AB8" w14:textId="77777777" w:rsidR="00690F51" w:rsidRPr="00690F51" w:rsidRDefault="00690F51" w:rsidP="00690F51">
         <w:pPr>
           <w:framePr w:w="1308" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="text" w:hAnchor="page" w:x="715" w:y="-73"/>
           <w:tabs>
             <w:tab w:val="center" w:pos="4680"/>
             <w:tab w:val="right" w:pos="9360"/>
           </w:tabs>
           <w:spacing w:before="0" w:after="0"/>
         </w:pPr>
         <w:r w:rsidRPr="00690F51">
           <w:rPr>
             <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond" w:cstheme="majorBidi"/>
             <w:b/>
@@ -4379,52 +4389,62 @@
       <w:rPr>
         <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00690F51" w:rsidRPr="00690F51">
       <w:rPr>
         <w:rFonts w:ascii="Garamond" w:eastAsia="Times New Roman" w:hAnsi="Garamond" w:cs="Times New Roman"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>X(x) (xx) x-x</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="74561435" w14:textId="77777777" w:rsidR="00895877" w:rsidRDefault="00895877">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF88"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="FE6656B4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="ListNumber"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="100C53BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D152D9A8"/>
     <w:lvl w:ilvl="0" w:tplc="8814F406">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
@@ -6991,52 +7011,52 @@
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="272520041">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="125003000">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="121071219">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1642346219">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="539709394">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="892161462">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="19"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="220"/>
   <w:hideSpellingErrors/>
   <w:hideGrammaticalErrors/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:evenAndOddHeaders/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:numRestart w:val="eachPage"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
@@ -7248,50 +7268,51 @@
     <w:rsid w:val="00242737"/>
     <w:rsid w:val="002438D9"/>
     <w:rsid w:val="002439D5"/>
     <w:rsid w:val="00245D2E"/>
     <w:rsid w:val="00247F09"/>
     <w:rsid w:val="00251D34"/>
     <w:rsid w:val="00252363"/>
     <w:rsid w:val="00255D88"/>
     <w:rsid w:val="00261788"/>
     <w:rsid w:val="0026770D"/>
     <w:rsid w:val="00267BCF"/>
     <w:rsid w:val="00270627"/>
     <w:rsid w:val="00270A25"/>
     <w:rsid w:val="002718B3"/>
     <w:rsid w:val="00274E05"/>
     <w:rsid w:val="0027565A"/>
     <w:rsid w:val="00276084"/>
     <w:rsid w:val="00277820"/>
     <w:rsid w:val="00282445"/>
     <w:rsid w:val="00284419"/>
     <w:rsid w:val="00285BD3"/>
     <w:rsid w:val="00286103"/>
     <w:rsid w:val="00286F12"/>
     <w:rsid w:val="00292A9A"/>
     <w:rsid w:val="00294B70"/>
+    <w:rsid w:val="00296876"/>
     <w:rsid w:val="002A4E11"/>
     <w:rsid w:val="002A5D52"/>
     <w:rsid w:val="002B0791"/>
     <w:rsid w:val="002B2846"/>
     <w:rsid w:val="002B4A70"/>
     <w:rsid w:val="002B5067"/>
     <w:rsid w:val="002B52A4"/>
     <w:rsid w:val="002B6E44"/>
     <w:rsid w:val="002B79B9"/>
     <w:rsid w:val="002C1ECD"/>
     <w:rsid w:val="002C243A"/>
     <w:rsid w:val="002C4FC4"/>
     <w:rsid w:val="002C5B06"/>
     <w:rsid w:val="002D24CD"/>
     <w:rsid w:val="002D2FCA"/>
     <w:rsid w:val="002D4952"/>
     <w:rsid w:val="002D4A1A"/>
     <w:rsid w:val="002D62D7"/>
     <w:rsid w:val="002D63B7"/>
     <w:rsid w:val="002D739A"/>
     <w:rsid w:val="002D7AEF"/>
     <w:rsid w:val="002D7D3E"/>
     <w:rsid w:val="002E0063"/>
     <w:rsid w:val="002E140C"/>
     <w:rsid w:val="002E1F57"/>
@@ -7669,50 +7690,51 @@
     <w:rsid w:val="007347DC"/>
     <w:rsid w:val="00735587"/>
     <w:rsid w:val="0073693E"/>
     <w:rsid w:val="0073770C"/>
     <w:rsid w:val="00741CC4"/>
     <w:rsid w:val="00742460"/>
     <w:rsid w:val="0074311A"/>
     <w:rsid w:val="007434C5"/>
     <w:rsid w:val="0074423F"/>
     <w:rsid w:val="00745F4C"/>
     <w:rsid w:val="007474C7"/>
     <w:rsid w:val="00747624"/>
     <w:rsid w:val="00750DDA"/>
     <w:rsid w:val="00751222"/>
     <w:rsid w:val="00752322"/>
     <w:rsid w:val="00753B6B"/>
     <w:rsid w:val="00763D95"/>
     <w:rsid w:val="00763EC5"/>
     <w:rsid w:val="00764246"/>
     <w:rsid w:val="007669D7"/>
     <w:rsid w:val="0076763F"/>
     <w:rsid w:val="0077346F"/>
     <w:rsid w:val="00774CE7"/>
     <w:rsid w:val="00782F42"/>
     <w:rsid w:val="00783398"/>
+    <w:rsid w:val="00783807"/>
     <w:rsid w:val="00784805"/>
     <w:rsid w:val="0078600F"/>
     <w:rsid w:val="00787380"/>
     <w:rsid w:val="00791283"/>
     <w:rsid w:val="007912BA"/>
     <w:rsid w:val="0079316A"/>
     <w:rsid w:val="00793CB1"/>
     <w:rsid w:val="00794695"/>
     <w:rsid w:val="0079545E"/>
     <w:rsid w:val="00797242"/>
     <w:rsid w:val="007A289E"/>
     <w:rsid w:val="007A51F5"/>
     <w:rsid w:val="007A5C0C"/>
     <w:rsid w:val="007A7E94"/>
     <w:rsid w:val="007B10DE"/>
     <w:rsid w:val="007B1826"/>
     <w:rsid w:val="007B19ED"/>
     <w:rsid w:val="007B1AA4"/>
     <w:rsid w:val="007B3C2B"/>
     <w:rsid w:val="007B40B4"/>
     <w:rsid w:val="007B54DB"/>
     <w:rsid w:val="007B56F7"/>
     <w:rsid w:val="007B74CC"/>
     <w:rsid w:val="007B7D75"/>
     <w:rsid w:val="007C33A0"/>
@@ -7762,50 +7784,51 @@
     <w:rsid w:val="0086008D"/>
     <w:rsid w:val="00860A39"/>
     <w:rsid w:val="008620F8"/>
     <w:rsid w:val="00865519"/>
     <w:rsid w:val="00865A3B"/>
     <w:rsid w:val="00866DDA"/>
     <w:rsid w:val="00870F0F"/>
     <w:rsid w:val="00871D00"/>
     <w:rsid w:val="00871EC6"/>
     <w:rsid w:val="00876AC0"/>
     <w:rsid w:val="00876B88"/>
     <w:rsid w:val="00877BF5"/>
     <w:rsid w:val="00880683"/>
     <w:rsid w:val="00880BEA"/>
     <w:rsid w:val="00881593"/>
     <w:rsid w:val="00881645"/>
     <w:rsid w:val="00882702"/>
     <w:rsid w:val="00883FA4"/>
     <w:rsid w:val="00884CBC"/>
     <w:rsid w:val="00887345"/>
     <w:rsid w:val="00890D32"/>
     <w:rsid w:val="00891BD4"/>
     <w:rsid w:val="00891C78"/>
     <w:rsid w:val="008947EC"/>
     <w:rsid w:val="00894CB9"/>
+    <w:rsid w:val="00895877"/>
     <w:rsid w:val="00895F26"/>
     <w:rsid w:val="00896778"/>
     <w:rsid w:val="00897C74"/>
     <w:rsid w:val="008A01BA"/>
     <w:rsid w:val="008A04F0"/>
     <w:rsid w:val="008A0BFA"/>
     <w:rsid w:val="008A2AE7"/>
     <w:rsid w:val="008A4779"/>
     <w:rsid w:val="008A6FE0"/>
     <w:rsid w:val="008A77D5"/>
     <w:rsid w:val="008A79D2"/>
     <w:rsid w:val="008A7D81"/>
     <w:rsid w:val="008B033E"/>
     <w:rsid w:val="008B1F02"/>
     <w:rsid w:val="008B303E"/>
     <w:rsid w:val="008B40A1"/>
     <w:rsid w:val="008B441B"/>
     <w:rsid w:val="008B67D7"/>
     <w:rsid w:val="008C15AE"/>
     <w:rsid w:val="008C3478"/>
     <w:rsid w:val="008C49A1"/>
     <w:rsid w:val="008C4BDE"/>
     <w:rsid w:val="008C7916"/>
     <w:rsid w:val="008D02FF"/>
     <w:rsid w:val="008D0433"/>
@@ -8403,59 +8426,59 @@
     <w:rsid w:val="00FF649C"/>
     <w:rsid w:val="00FF78BE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
-  <w:listSeparator w:val=","/>
+  <w:decimalSymbol w:val="/"/>
+  <w:listSeparator w:val="؛"/>
   <w14:docId w14:val="065ED9A7"/>
   <w15:docId w15:val="{74060BC5-086E-4377-97FB-618A1A1C8488}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:bidi/>
         <w:spacing w:before="480" w:after="100" w:afterAutospacing="1"/>
         <w:ind w:left="720" w:right="720" w:firstLine="432"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
@@ -20280,51 +20303,51 @@
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="103235810">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="178391185">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -21037,55 +21060,55 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2112122237">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.wmf"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://csl.mendeley.com/styles/699351941/REA" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://blog.nasm.org/workout-and-nutrition-timing" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject1.bin"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/10QZBS_E66Z4UTNdP5GhoR5dfsaGe2Jvw/view?usp=sharing" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1uurtjew-arbqOY2Gz9phWYqzR_ssl7F1/view?usp=sharing" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-319-76810-6_3" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.wmf"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/18RGWXRr_r2tx6CpUg9c6uV0-S1X9Iu4X/view?usp=sharing" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.emf"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.engstruct.2016.01.033" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject2.bin"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.wmf"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://csl.mendeley.com/styles/699351941/REA" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://blog.nasm.org/workout-and-nutrition-timing" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject1.bin"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/10QZBS_E66Z4UTNdP5GhoR5dfsaGe2Jvw/view?usp=sharing" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1uurtjew-arbqOY2Gz9phWYqzR_ssl7F1/view?usp=sharing" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-319-76810-6_3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.wmf"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/18RGWXRr_r2tx6CpUg9c6uV0-S1X9Iu4X/view?usp=sharing" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.emf"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.engstruct.2016.01.033" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject2.bin"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dastam66@gmail.com" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>